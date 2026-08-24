--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Global Health Data" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6801" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="48">
   <si>
     <t/>
   </si>
   <si>
     <t>Indicator 1</t>
   </si>
   <si>
     <t>Indicator 2</t>
   </si>
   <si>
     <t>Indicator 2a</t>
   </si>
   <si>
     <t>Indicator 3</t>
   </si>
   <si>
     <t>Indicator 4</t>
   </si>
   <si>
     <t>Indicator 4a</t>
   </si>
   <si>
     <t>Category 1</t>
   </si>
   <si>
@@ -131,576 +131,69 @@
   <si>
     <t>Indicator 21a</t>
   </si>
   <si>
     <t>Indicator 21b</t>
   </si>
   <si>
     <t>Indicator 21c</t>
   </si>
   <si>
     <t>Indicator 22</t>
   </si>
   <si>
     <t>Indicator 23</t>
   </si>
   <si>
     <t>Category 7</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Overall Phase</t>
   </si>
   <si>
-    <t>Afghanistan</t>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Phase 4</t>
+  </si>
+  <si>
+    <t>Phase 5</t>
+  </si>
+  <si>
+    <t>Phase 2</t>
   </si>
   <si>
     <t>Phase 1</t>
   </si>
   <si>
-    <t>Phase 4</t>
-[...4 lines deleted...]
-  <si>
     <t>Phase 3</t>
   </si>
   <si>
-    <t>Phase 2</t>
-[...157 lines deleted...]
-  <si>
     <t>Ethiopia</t>
-  </si>
-[...349 lines deleted...]
-    <t>Zimbabwe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10.0"/>
       <b val="true"/>
     </font>
@@ -720,94 +213,94 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AN171"/>
+  <dimension ref="A1:AN4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="41.5859375" customWidth="true" bestFit="true"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="14.4921875" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="12.39453125" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="9" max="9" width="13.24609375" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="12.39453125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="14" max="14" width="13.24609375" customWidth="true" bestFit="true"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="11.26953125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="12.39453125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="20" max="20" width="13.24609375" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="23" max="23" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="25" max="25" width="13.24609375" customWidth="true" bestFit="true"/>
-    <col min="26" max="26" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="28" max="28" width="13.24609375" customWidth="true" bestFit="true"/>
-    <col min="29" max="29" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="11.34375" customWidth="true" bestFit="true"/>
-    <col min="31" max="31" width="13.24609375" customWidth="true" bestFit="true"/>
-[...1 lines deleted...]
-    <col min="33" max="33" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="13.55078125" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="13.62109375" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="13.4140625" customWidth="true" bestFit="true"/>
-    <col min="37" max="37" width="13.24609375" customWidth="true" bestFit="true"/>
-    <col min="38" max="38" width="13.24609375" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="12.42578125" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="39" max="39" width="11.34375" customWidth="true" bestFit="true"/>
     <col min="40" max="40" width="14.0390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -941,20652 +434,278 @@
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" t="s">
+        <v>44</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R3" t="s">
         <v>45</v>
       </c>
-      <c r="I3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="T3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="U3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="X3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="Y3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Z3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AA3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AB3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AC3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD3" t="s">
         <v>42</v>
       </c>
       <c r="AE3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AF3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AG3" t="s">
         <v>46</v>
       </c>
       <c r="AH3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AI3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AJ3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AK3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="AL3" t="s">
         <v>46</v>
       </c>
       <c r="AM3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AN3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>44</v>
+      </c>
+      <c r="R4" t="s">
+        <v>42</v>
+      </c>
+      <c r="S4" t="s">
+        <v>46</v>
+      </c>
+      <c r="T4" t="s">
+        <v>43</v>
+      </c>
+      <c r="U4" t="s">
+        <v>42</v>
+      </c>
+      <c r="V4" t="s">
+        <v>42</v>
+      </c>
+      <c r="W4" t="s">
+        <v>42</v>
+      </c>
+      <c r="X4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>44</v>
+      </c>
+      <c r="AH4" t="s">
         <v>45</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="AI4" t="s">
         <v>45</v>
       </c>
-      <c r="I4" t="s">
-[...8 lines deleted...]
-      <c r="L4" t="s">
+      <c r="AJ4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AK4" t="s">
         <v>44</v>
       </c>
       <c r="AL4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="AM4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="AN4" t="s">
-        <v>43</v>
-[...20373 lines deleted...]
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>