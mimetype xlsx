--- v1 (2026-08-24)
+++ v2 (2026-10-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Global Health Data" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="49">
   <si>
     <t/>
   </si>
   <si>
     <t>Indicator 1</t>
   </si>
   <si>
     <t>Indicator 2</t>
   </si>
   <si>
     <t>Indicator 2a</t>
   </si>
   <si>
     <t>Indicator 3</t>
   </si>
   <si>
     <t>Indicator 4</t>
   </si>
   <si>
     <t>Indicator 4a</t>
   </si>
   <si>
     <t>Category 1</t>
   </si>
   <si>
@@ -131,66 +131,69 @@
   <si>
     <t>Indicator 21a</t>
   </si>
   <si>
     <t>Indicator 21b</t>
   </si>
   <si>
     <t>Indicator 21c</t>
   </si>
   <si>
     <t>Indicator 22</t>
   </si>
   <si>
     <t>Indicator 23</t>
   </si>
   <si>
     <t>Category 7</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Overall Phase</t>
   </si>
   <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Phase 5</t>
+  </si>
+  <si>
+    <t>Phase 2</t>
+  </si>
+  <si>
+    <t>Phase 3</t>
+  </si>
+  <si>
+    <t>Phase 4</t>
+  </si>
+  <si>
     <t>Bangladesh</t>
   </si>
   <si>
-    <t>Phase 4</t>
-[...7 lines deleted...]
-  <si>
     <t>Phase 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Phase 3</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -213,51 +216,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AN4"/>
+  <dimension ref="A1:AN5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="14.4921875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.34375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.34375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="11.26953125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="12.39453125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="12.42578125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.34375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="12.42578125" customWidth="true" bestFit="true"/>
@@ -437,275 +440,397 @@
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G3" t="s">
         <v>43</v>
       </c>
       <c r="H3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L3" t="s">
         <v>44</v>
       </c>
       <c r="M3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>42</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="T3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="U3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="W3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="X3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Y3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Z3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AA3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AB3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AC3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AD3" t="s">
         <v>42</v>
       </c>
       <c r="AE3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AF3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AG3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AH3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AI3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AJ3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AK3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AL3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AM3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AN3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>42</v>
+      </c>
+      <c r="G4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" t="s">
         <v>47</v>
       </c>
-      <c r="B4" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="T4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="U4" t="s">
         <v>42</v>
       </c>
       <c r="V4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="W4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="X4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="Z4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AA4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AB4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AC4" t="s">
         <v>42</v>
       </c>
       <c r="AD4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AE4" t="s">
         <v>42</v>
       </c>
       <c r="AF4" t="s">
         <v>42</v>
       </c>
       <c r="AG4" t="s">
         <v>44</v>
       </c>
       <c r="AH4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AI4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="AJ4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="AK4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="AL4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="AM4" t="s">
         <v>42</v>
       </c>
       <c r="AN4" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R5" t="s">
+        <v>45</v>
+      </c>
+      <c r="S5" t="s">
+        <v>44</v>
+      </c>
+      <c r="T5" t="s">
+        <v>42</v>
+      </c>
+      <c r="U5" t="s">
+        <v>45</v>
+      </c>
+      <c r="V5" t="s">
+        <v>45</v>
+      </c>
+      <c r="W5" t="s">
+        <v>45</v>
+      </c>
+      <c r="X5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>